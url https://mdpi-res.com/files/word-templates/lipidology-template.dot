--- v0 (2026-05-13)
+++ v1 (2026-06-19)
@@ -1,45 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/word/customizations.xml" ContentType="application/vnd.ms-word.keyMapCustomizations+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="558F4B45" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00937EA2">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Type of the Paper (Article, Review, Communication, etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754775BF" w14:textId="20FE183C" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00937EA2">
       <w:pPr>
@@ -402,56 +401,62 @@
     <w:p w14:paraId="6BDCC5EE" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>0. How to Use This Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA239CB" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">The template details the sections that can be used in a manuscript. Note that each section has a corresponding style, </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>which can be found in the “Styles”</w:t>
       </w:r>
       <w:r w:rsidR="00CB5B85" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">menu of Word. Sections that are not mandatory are listed as such. The section titles given are for articles. Review papers and other article types have a more flexible structure. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8FDDD0" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="5D8FDDD0" w14:textId="1B53B966" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>Remove this paragraph and start section numbering with 1. For any questions, please contact the editorial office of the journal or support@mdpi.com.</w:t>
+        <w:t xml:space="preserve">Remove this paragraph and start section numbering with 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>For any questions, please contact the Editorial Office of the journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> or support@mdpi.com.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733D4FD3" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122C34A3" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">The introduction should briefly place the study in a broad context and highlight why it is important. It should define the purpose of the work and its significance. The current state </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>of the research field should be carefully reviewed and key publications cited. Please highlight controversial and diverging hypotheses when necessary. Finally, briefly mention the main aim of the work and highlight the principal conclusions. As far as possible, please keep the introduction comprehensible to</w:t>
       </w:r>
       <w:r w:rsidR="00CB5B85" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> scientists outside your partic</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>ular field of research. References should be numbere</w:t>
@@ -476,107 +481,122 @@
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EC02BE" w14:textId="6DCC5759" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D320F56" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="001E5BC4" w:rsidP="00F60CC7">
+    <w:p w14:paraId="2D320F56" w14:textId="4FB08626" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00BD36E5" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E333C4">
-        <w:t>The Materials and Methods should be described with sufficient details to allow others to replicate and build on the published results. Please note that the publication of your manuscript implicates that you must make all materials</w:t>
+      <w:r>
+        <w:t>The Materials and Methods should be described with sufficient detail</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> to allow others to replicate and build on the published results. Please note that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the publication of your manuscript implies that</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> you must make all materials</w:t>
       </w:r>
       <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
         <w:t>, data, computer code, and protocols associated with the publication available to readers. Please disclose at the submission stage any restrictions on the availability of materials or information. New methods and protocols should be described in detail while well-established methods can be briefly described and appropriately cited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748327B0" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Research manuscripts reporting large datasets that are deposited in a publicly available database should specify where the data have been deposited and provide the relevant accession numbers. If the accession numbers have not yet been obtained at the time of submission, please state that they will be provided during review. They must be provided prior to publication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A42BFF" w14:textId="77777777" w:rsidR="004232B7" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Interventionary studies involving animals or humans</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669675C9" w14:textId="129F291C" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="004232B7" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>In this section, where applicable, authors are required to disclose details of how generative artificial intelligence (GenAI) has been used in this paper (e.g., to generate text, data, or graphics, or to assist in study design, data collection, analysis, or interpretation). The use of GenAI for superficial text editing (e.g., grammar, spelling, punctuation, and formatting) does not need to be declared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35317AC2" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>3. Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463F3D0B" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="463F3D0B" w14:textId="0C65BEBB" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>This section may be divided by subheadings. It should provide a concise and precise description of the experimental results</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
-        <w:t>, their interpretation, as well as the experimental conclusions that can be drawn.</w:t>
+        <w:t xml:space="preserve">, their interpretation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>and the experimental conclusions that can be drawn</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03159D4D" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>3.1. Subsection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F403F54" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI23heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>3.1.1. Subsubsection</w:t>
       </w:r>
     </w:p>
@@ -693,50 +713,51 @@
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">All figures and tables should be cited in the main text as </w:t>
       </w:r>
       <w:r w:rsidR="00D42882" w:rsidRPr="00E333C4">
         <w:t>Figure 1, Table 1, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3206C0AF" w14:textId="14C7AFDB" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00A24599" w:rsidP="00676CF2">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
         <w:ind w:left="2608"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BB22D04" wp14:editId="66D90BC2">
             <wp:extent cx="2127600" cy="1447200"/>
             <wp:effectExtent l="0" t="0" r="6350" b="635"/>
             <wp:docPr id="887874276" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="887874276" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2127600" cy="1447200"/>
@@ -747,62 +768,68 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="481AD2E3" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 1. </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>This is a figure.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> Schemes follow the same formatting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48193C16" w14:textId="477D229E" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="48193C16" w14:textId="0367C774" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
+        <w:t xml:space="preserve"> This is a table. Tables should be placed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>in the main text near the first time they are cited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7857" w:type="dxa"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
       <w:tr w:rsidR="00937EA2" w:rsidRPr="00E333C4" w14:paraId="72B3B1CA" w14:textId="77777777" w:rsidTr="00820751">
         <w:tc>
           <w:tcPr>
@@ -1192,103 +1219,127 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64A95A49" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00A07D45">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E333C4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00E333C4">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3277D7D6" w14:textId="7629103C" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="3277D7D6" w14:textId="69E6C013" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI51figurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Figure 2. </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>This is a figure.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t>Schemes follow another format</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>. If there are multiple panels, they should be listed as: (</w:t>
+        <w:t xml:space="preserve">. If there are multiple panels, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>they should be listed as follows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>: (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>) Description of what is contained in the first panel; (</w:t>
+        <w:t xml:space="preserve">) Description of what is </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>contained in the first panel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>) Description of what is contained in the second panel. Figures should be placed in the main text near to the first time they are cited.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A9FEC35" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+        <w:t xml:space="preserve">) Description of what is contained in the second panel. Figures should be placed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>in the main text near the first time they are cited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9FEC35" w14:textId="264E21FB" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Table 2. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>This is a table. Tables should be placed in the main text near to the first time they are cited.</w:t>
+        <w:t xml:space="preserve">This is a table. Tables should be placed </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>in the main text near the first time they are cited</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10465" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3942"/>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1717"/>
         <w:gridCol w:w="1717"/>
       </w:tblGrid>
       <w:tr w:rsidR="00937EA2" w:rsidRPr="00E333C4" w14:paraId="6A0179E0" w14:textId="77777777" w:rsidTr="004768B0">
         <w:trPr>
@@ -2177,50 +2228,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F2EA9A6" w14:textId="77777777" w:rsidR="00DF7119" w:rsidRPr="00E333C4" w:rsidRDefault="00DF7119" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI43tablefooter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>* Tables may have a footer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2EFBC7" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.3. Formatting of Mathematical Components</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117DDD29" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="001E5BC4" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>This is example 1 of an equation</w:t>
       </w:r>
       <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7859" w:type="dxa"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2235,56 +2287,59 @@
           <w:p w14:paraId="249A1589" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
             <w:pPr>
               <w:pStyle w:val="MDPI39equation"/>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>a = 1,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4638DF9E" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
             <w:pPr>
               <w:pStyle w:val="MDPI3aequationnumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63759A6B" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="63759A6B" w14:textId="7EA9863B" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00BD36E5" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E333C4">
-        <w:t>the text following an equation need not be a new paragraph. Please punctuate equations as regular text.</w:t>
+      <w:r>
+        <w:t>the text following an equation need not be a new paragraph if it continues a sentence</w:t>
+      </w:r>
+      <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
+        <w:t>. Please punctuate equations as regular text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B1D9F5" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="001E5BC4" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>This is example 2 of an equation</w:t>
       </w:r>
       <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10467" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10036"/>
@@ -2301,89 +2356,96 @@
           <w:p w14:paraId="0F0352BD" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
             <w:pPr>
               <w:pStyle w:val="MDPI39equation"/>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>a = b + c + d + e + f + g + h + i + j + k + l + m + n + o + p + q + r + s + t + u + v + w + x + y + z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D89E21F" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
             <w:pPr>
               <w:pStyle w:val="MDPI3aequationnumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10D3151E" w14:textId="77777777" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="10D3151E" w14:textId="0954247A" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="00BD36E5" w:rsidP="00BD36E5">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0CDDD507" w14:textId="77777777" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="001274EA" w:rsidP="00F60CC7">
+        <w:ind w:firstLine="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If the text following an equation starts a new sentence, it should be a new paragraph</w:t>
+      </w:r>
+      <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
+        <w:t>. Please punctuate equations as regular text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDDD507" w14:textId="3664F849" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="001274EA" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>Theorem-type environments (including propositions, lemmas, corollaries etc.) can be formatted as follows:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="354218B4" w14:textId="77777777" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="001274EA" w:rsidP="00F60CC7">
+        <w:t>Theorem-type environments (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>including propositions, lemmas, corollaries, etc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>.) can be formatted as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354218B4" w14:textId="322C616A" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="001274EA" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI82theorem"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Theorem 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> Example text of a theorem. Theorems, propositions, lemmas, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E333C4">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> should be numbered sequentially (i.e., Proposition 2 follows Theorem 1). Examples or Remarks use the same formatting, </w:t>
+      <w:r w:rsidR="00BD36E5" w:rsidRPr="00BD36E5">
+        <w:t xml:space="preserve">etc., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve">should be numbered sequentially (i.e., Proposition 2 follows Theorem 1). Examples or Remarks use the same formatting, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:w w:val="97"/>
           <w:fitText w:val="7938" w:id="-1942189562"/>
         </w:rPr>
         <w:t>but should be numbered separately, so a document may contain Theorem 1, Remark 1 and Example 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:spacing w:val="30"/>
           <w:w w:val="97"/>
           <w:fitText w:val="7938" w:id="-1942189562"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BA7CD8" w14:textId="77777777" w:rsidR="001274EA" w:rsidRPr="00E333C4" w:rsidRDefault="001274EA" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>The text continues here. Proofs must be formatted as follows:</w:t>
       </w:r>
     </w:p>
@@ -2466,234 +2528,286 @@
         <w:t>can be added to the manuscript if the discussion is unusually long or complex.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3986E7" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>6. Patents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F9138D" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">This section is </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">not mandatory but </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>may be added if there are patents resulting from the work reported in this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6FD493" w14:textId="5AAE90CE" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="2F6FD493" w14:textId="1DBC5707" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Supplementary Materials:</w:t>
       </w:r>
       <w:r w:rsidR="00416965" w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D26EFA" w:rsidRPr="00E333C4">
-        <w:t xml:space="preserve">The following supporting information can be downloaded at: </w:t>
+        <w:t xml:space="preserve">The following </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>supporting information can be downloaded at</w:t>
+      </w:r>
+      <w:r w:rsidR="00D26EFA" w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC3ED7" w:rsidRPr="00E333C4">
         <w:t>https://www.mdpi.com/article/doi/s1</w:t>
       </w:r>
       <w:r w:rsidR="00D26EFA" w:rsidRPr="00E333C4">
         <w:t>, Figure S1: title; Table S1: title; Video S1: title.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703AE8C3" w14:textId="7720BD84" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Author Contributions:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> For research articles with several authors, a short paragraph specifying their individual contributions must be provided. The following statements should be used “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.”</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C600C" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">Please turn to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="000E12EE" w:rsidRPr="00E333C4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CRediT taxonomy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C600C" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>for the term explanation. Authorship must be limited to those who have contributed substantially to the work reported.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F00671F" w14:textId="542B8921" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Funding:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> Please add: “This research received no external funding” or “This research was funded by NAME OF FUNDER, grant number XXX” and “The APC was funded by XXX”. Check carefully that the details given are accurate and use the standard spelling of funding agency names at https://search.crossref.org/</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">funding. </w:t>
       </w:r>
       <w:r w:rsidR="007C600C" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">Any errors may affect your future </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632581EC" w14:textId="67426E39" w:rsidR="00966DB3" w:rsidRPr="00E333C4" w:rsidRDefault="00966DB3" w:rsidP="00F60CC7">
+    <w:p w14:paraId="632581EC" w14:textId="499AC497" w:rsidR="00966DB3" w:rsidRPr="00E333C4" w:rsidRDefault="00966DB3" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk89945590"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk60054323"/>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
       </w:r>
       <w:r w:rsidR="00E17F46" w:rsidRPr="00E17F46">
-        <w:t>In this section, please add the Institutional Review Board Statement and approval number for studies involving humans or animals. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of Helsinki, and approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving humans. OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” for studies involving animals. OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “Not applicable” for studies not involving humans or animals.</w:t>
+        <w:t xml:space="preserve">In this section, please add the Institutional Review Board Statement and approval number for studies involving humans or animals. You might choose to exclude this statement if the study did not require ethical approval. Please note that the Editorial Office might ask you for further information. Please add “The study was conducted in accordance with the Declaration of Helsinki, and approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>for studies involving humans</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17F46" w:rsidRPr="00E17F46">
+        <w:t xml:space="preserve"> OR “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of NAME OF INSTITUTE (protocol code XXX and date of approval).” </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>for studies involving animals</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17F46" w:rsidRPr="00E17F46">
+        <w:t xml:space="preserve"> OR “Ethical review and approval were waived for this study due to REASON (please provide a detailed justification).” OR “</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>Not applicable.” for studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17F46" w:rsidRPr="00E17F46">
+        <w:t xml:space="preserve"> not involving humans or animals.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="30F6285B" w14:textId="77777777" w:rsidR="00966DB3" w:rsidRPr="00E333C4" w:rsidRDefault="00966DB3" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informed Consent Statement: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Any research article describing a study involving humans should contain this statement. Please add “Informed consent was obtained from all subjects involved in the study.” OR “Patient consent was waived due to REASON (please provide a detailed justification).” OR “Not applicable.” for studies not involving humans. You might also choose to exclude this statement if the study did not involve humans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E76FAEE" w14:textId="77777777" w:rsidR="00966DB3" w:rsidRPr="00E333C4" w:rsidRDefault="00966DB3" w:rsidP="00F60CC7">
+    <w:p w14:paraId="6E76FAEE" w14:textId="7D5C0B61" w:rsidR="00966DB3" w:rsidRPr="00E333C4" w:rsidRDefault="00966DB3" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
         <w:ind w:firstLine="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) to publish this paper” if applicable.</w:t>
+        <w:t xml:space="preserve">Written informed consent for publication must be obtained from participating patients who can be identified (including by the patients themselves). Please state “Written informed consent has been obtained from the patient(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>to publish this paper.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> if applicable.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="05E4C695" w14:textId="77777777" w:rsidR="00B9762A" w:rsidRPr="00E333C4" w:rsidRDefault="00B9762A" w:rsidP="00F60CC7">
+    <w:p w14:paraId="05E4C695" w14:textId="1550AD58" w:rsidR="00B9762A" w:rsidRPr="00E333C4" w:rsidRDefault="00B9762A" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Data Availability Statement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t xml:space="preserve"> We encourage all authors of articles published in MDPI journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, or where data is unavailable due to privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements are available in section “MDPI Research Data Policies” at https://www.mdpi.com/ethics.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1C7EC9CD" w14:textId="3DB702FC" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+        <w:t xml:space="preserve"> We encourage all authors of articles published in MDPI journals to share their research data. In this section, please provide details regarding where data supporting reported results can be found, including links to publicly archived datasets analyzed or generated during the study. Where no new data were created, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>or where data are unavailable due to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> privacy or ethical restrictions, a statement is still required. Suggested Data Availability Statements </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>are available in the section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> “MDPI Research Data Policies” at https://www.mdpi.com/ethics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7EC9CD" w14:textId="5242A431" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Acknowledgments:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">In this section, you can acknowledge </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E333C4">
-        <w:t>any support given which is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>any support given that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> is not covered by the author contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
       <w:r w:rsidR="004232B7" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> Where GenAI has been used for purposes such as generating text, data, or graphics, or for study design, data collection, analysis, or interpretation of data, please add “During the preparation of this manuscript/study, the author(s) used [tool name, version information] for the purposes of [description of use]. The authors have reviewed and edited the output and take full responsibility for the content of this publication.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471089AD" w14:textId="296ABAF3" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="471089AD" w14:textId="2DE9872E" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI62backmatter"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Conflicts of Interest:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> Declare conflicts of interest or state “The </w:t>
       </w:r>
       <w:r w:rsidR="0021500C" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">authors declare no conflicts of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
-        <w:t xml:space="preserve">interest.” Authors must identify and declare any personal circumstances or interest that may be perceived as inappropriately influencing the representation or interpretation of reported research results. </w:t>
+        <w:t xml:space="preserve">interest.” Authors must identify and declare any personal circumstances </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>or interests that may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> perceived as inappropriately influencing the representation or interpretation of reported research results. </w:t>
       </w:r>
       <w:r w:rsidR="00B52BD4" w:rsidRPr="00E333C4">
         <w:t>Any role of the funders in the design of the study; in the collection, analyses or interpretation of data; in the writing of the manuscript; or in the decision to publish the results must be declared in this section</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>. If there is no role, please state “</w:t>
       </w:r>
       <w:r w:rsidR="007F424E" w:rsidRPr="00E333C4">
         <w:t>The funders had no role in the design of the study; in the collection, analyses, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAB695F" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk181004646"/>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2791,50 +2905,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w14:paraId="13F08FE9" w14:textId="77777777" w:rsidTr="000D20E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13ACDDEC" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DOAJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CA60CD" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Directory of open access journals</w:t>
@@ -2850,66 +2965,66 @@
           </w:tcPr>
           <w:p w14:paraId="0ECDA5A7" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6921" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0258C081" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
+          <w:p w14:paraId="0258C081" w14:textId="52BC7BB4" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00BD36E5" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E333C4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Three letter acronym</w:t>
+              <w:t>Three-letter acronym</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w14:paraId="0B36275E" w14:textId="77777777" w:rsidTr="000D20E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="936" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51CC20C4" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2950,57 +3065,63 @@
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5260E921" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI22heading2"/>
         <w:rPr>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:rFonts w:eastAsia="URWPalladioL-Ital"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>Appendix A.1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADC6BCE" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="00F60CC7">
+    <w:p w14:paraId="6ADC6BCE" w14:textId="69FBA437" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of which representative data is shown in the main text can be added here if brief, or as Supplementary data. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
+        <w:t xml:space="preserve">The appendix is an optional section that can contain details and data supplemental to the main text—for example, explanations of experimental details that would disrupt the flow of the main text but nonetheless remain crucial to understanding and reproducing the research shown; figures of replicates for experiments of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>which representative data are shown in the main text can be added here if brief, or as Supplementary Materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>. Mathematical proofs of results not central to the paper can be added as an appendix.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2520AF5B" w14:textId="77777777" w:rsidR="00F60CC7" w:rsidRPr="00E333C4" w:rsidRDefault="00F60CC7" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI41tablecaption"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Table A1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t>This is a table caption.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7857" w:type="dxa"/>
         <w:tblInd w:w="2608" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -3183,139 +3304,160 @@
           <w:p w14:paraId="1CAE4B37" w14:textId="04E4FB58" w:rsidR="00F60CC7" w:rsidRPr="00902AF2" w:rsidRDefault="00F60CC7" w:rsidP="000D20E3">
             <w:pPr>
               <w:pStyle w:val="MDPI42tablebody"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E333C4">
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4E65AB42" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Appendix B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D67EA01" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="2D67EA01" w14:textId="7E45BFD5" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI31text"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">All appendix sections must </w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
-        <w:t>be cited in the main text. In the appendices, Figures, Tables, etc. should be labeled starting with “A”—e.g., Figure A1, Figure A2, etc.</w:t>
+        <w:t xml:space="preserve">be cited in the main text. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>In the appendices, figures, tables, etc., should be labeled starting with “A”, e</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
+        <w:t>.g., Figure A1, Figure A2, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0688F8D7" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI21heading1"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBF06BA" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="4FBF06BA" w14:textId="571FFE6A" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
-        <w:t>References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as EndNote, ReferenceManager or Zotero to avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
+        <w:t xml:space="preserve">References must be numbered in order of appearance in the text (including citations in tables and legends) and listed individually at the end of the manuscript. We recommend preparing the references with a bibliography software package, such as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>EndNote, ReferenceManager or Zotero, to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve"> avoid typing mistakes and duplicated references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E71F75E" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="252BBD46" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00F86055" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Citations and references in the Supplementary Materials</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> are permitted </w:t>
       </w:r>
       <w:r w:rsidR="00937EA2" w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">provided that they also appear in the reference list here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A08DE1B" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613D63B6" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
+    <w:p w14:paraId="613D63B6" w14:textId="7EFF30D6" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>In the text, reference numbers should be placed in square brackets [ ]</w:t>
       </w:r>
       <w:r w:rsidR="001E5BC4" w:rsidRPr="00E333C4">
-        <w:t xml:space="preserve"> and placed before the punctuation; for example </w:t>
-[...2 lines deleted...]
-        <w:t>[1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; for example [5] (p. 10), or [6] (pp. 101–105).</w:t>
+        <w:t xml:space="preserve"> and placed before the punctuation; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>for example, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t xml:space="preserve">1], [1–3] or [1,3]. For embedded citations in the text with pagination, use both parentheses and brackets to indicate the reference number and page numbers; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD36E5">
+        <w:t>for example, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E333C4">
+        <w:t>5] (p. 10), or [6] (pp. 101–105).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2715E9" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="425"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7580487C" w14:textId="77777777" w:rsidR="00937EA2" w:rsidRPr="00E333C4" w:rsidRDefault="00937EA2" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI81references"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve">Author 1, A.B.; Author 2, C.D. Title of the article. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
@@ -3474,100 +3616,99 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:t>Title of Site. Available online: URL (accessed on Day Month Year).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067D9E52" w14:textId="521FF713" w:rsidR="00937EA2" w:rsidRPr="00B9762A" w:rsidRDefault="00B9762A" w:rsidP="00F60CC7">
       <w:pPr>
         <w:pStyle w:val="MDPI63notes"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Disclaimer/Publisher’s Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E333C4">
         <w:t xml:space="preserve"> The statements, opinions and data contained in all publications are solely those of the individual author(s) and contributor(s) and not of MDPI and/or the editor(s). MDPI and/or the editor(s) disclaim responsibility for any injury to people or property resulting from any ideas, methods, instructions or products referred to in the content.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00937EA2" w:rsidRPr="00B9762A" w:rsidSect="00F60CC7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="even" r:id="rId14"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="720" w:bottom="907" w:left="720" w:header="720" w:footer="612" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:keymaps>
     <wne:keymap wne:kcmPrimary="0654">
       <wne:acd wne:acdName="acd0"/>
     </wne:keymap>
   </wne:keymaps>
   <wne:toolbars>
     <wne:acdManifest>
       <wne:acdEntry wne:acdName="acd0"/>
     </wne:acdManifest>
   </wne:toolbars>
   <wne:acds>
     <wne:acd wne:argValue="AgBNAEQAUABJAF8AMwAuADEAXwB0AGUAeAB0AA==" wne:acdName="acd0" wne:fciIndexBasedOn="0065"/>
   </wne:acds>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D867AF6" w14:textId="77777777" w:rsidR="000F7430" w:rsidRPr="00E333C4" w:rsidRDefault="000F7430">
+    <w:p w14:paraId="17716815" w14:textId="77777777" w:rsidR="00625467" w:rsidRPr="00E333C4" w:rsidRDefault="00625467">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686959C5" w14:textId="77777777" w:rsidR="000F7430" w:rsidRPr="00E333C4" w:rsidRDefault="000F7430">
+    <w:p w14:paraId="06DDB7D3" w14:textId="77777777" w:rsidR="00625467" w:rsidRPr="00E333C4" w:rsidRDefault="00625467">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3644,77 +3785,67 @@
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="667C819C" w14:textId="77777777" w:rsidR="004D42E4" w:rsidRDefault="004D42E4">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09103357" w14:textId="05E2B96F" w:rsidR="00FA6861" w:rsidRPr="00FF61AA" w:rsidRDefault="00FF61AA" w:rsidP="00FF61AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="004D42E4">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>https://doi.org/10.3390/xxxxx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AC09598" w14:textId="77777777" w:rsidR="00C25374" w:rsidRPr="00E333C4" w:rsidRDefault="00C25374" w:rsidP="00A07D45">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8844"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="480" w:line="100" w:lineRule="exact"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0937BB18" w14:textId="41E36041" w:rsidR="00FA6861" w:rsidRPr="00E333C4" w:rsidRDefault="001E2864" w:rsidP="000F3770">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10466"/>
@@ -3797,61 +3928,61 @@
       <w:t>x</w:t>
     </w:r>
     <w:r w:rsidR="000F3770" w:rsidRPr="00E333C4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:r w:rsidR="00FF61AA" w:rsidRPr="004D42E4">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>https://doi.org/10.3390/xxxxx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19FC79C7" w14:textId="77777777" w:rsidR="000F7430" w:rsidRPr="00E333C4" w:rsidRDefault="000F7430">
+    <w:p w14:paraId="2E21FBE7" w14:textId="77777777" w:rsidR="00625467" w:rsidRPr="00E333C4" w:rsidRDefault="00625467">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="616E353F" w14:textId="77777777" w:rsidR="000F7430" w:rsidRPr="00E333C4" w:rsidRDefault="000F7430">
+    <w:p w14:paraId="18FE49F2" w14:textId="77777777" w:rsidR="00625467" w:rsidRPr="00E333C4" w:rsidRDefault="00625467">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00E333C4">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A10151B" w14:textId="77777777" w:rsidR="00FA6861" w:rsidRPr="00E333C4" w:rsidRDefault="00FA6861" w:rsidP="00FA6861">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5417,51 +5548,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="344554987">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1812209596">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1580090912">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2018196100">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1837110419">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1620993044">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="200"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="510"/>
   <w:autoHyphenation/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -5539,50 +5670,51 @@
     <w:rsid w:val="001E2DA7"/>
     <w:rsid w:val="001E3A54"/>
     <w:rsid w:val="001E5BC4"/>
     <w:rsid w:val="001E7986"/>
     <w:rsid w:val="002112FC"/>
     <w:rsid w:val="00214C1D"/>
     <w:rsid w:val="00214CF6"/>
     <w:rsid w:val="0021500C"/>
     <w:rsid w:val="00226D97"/>
     <w:rsid w:val="00254C7B"/>
     <w:rsid w:val="0027332E"/>
     <w:rsid w:val="0027522A"/>
     <w:rsid w:val="00282A3D"/>
     <w:rsid w:val="00287F77"/>
     <w:rsid w:val="002905B3"/>
     <w:rsid w:val="00295161"/>
     <w:rsid w:val="002A18DC"/>
     <w:rsid w:val="002A38B7"/>
     <w:rsid w:val="002A4156"/>
     <w:rsid w:val="002A7E0A"/>
     <w:rsid w:val="002B04D8"/>
     <w:rsid w:val="002B3ED9"/>
     <w:rsid w:val="002B416C"/>
     <w:rsid w:val="002C04A9"/>
     <w:rsid w:val="002D480C"/>
+    <w:rsid w:val="002F57DE"/>
     <w:rsid w:val="003024E2"/>
     <w:rsid w:val="00310583"/>
     <w:rsid w:val="00310C53"/>
     <w:rsid w:val="00314E6D"/>
     <w:rsid w:val="00316E17"/>
     <w:rsid w:val="00324644"/>
     <w:rsid w:val="00324E77"/>
     <w:rsid w:val="00326141"/>
     <w:rsid w:val="00335390"/>
     <w:rsid w:val="0036204E"/>
     <w:rsid w:val="003677F2"/>
     <w:rsid w:val="0037147C"/>
     <w:rsid w:val="003A1784"/>
     <w:rsid w:val="003B1A90"/>
     <w:rsid w:val="003B5FB1"/>
     <w:rsid w:val="003C10F6"/>
     <w:rsid w:val="003C2487"/>
     <w:rsid w:val="003E1013"/>
     <w:rsid w:val="003F4DA0"/>
     <w:rsid w:val="00401D30"/>
     <w:rsid w:val="00416965"/>
     <w:rsid w:val="004232B7"/>
     <w:rsid w:val="004319A7"/>
     <w:rsid w:val="00432953"/>
     <w:rsid w:val="00441172"/>
@@ -5599,50 +5731,51 @@
     <w:rsid w:val="004D42E4"/>
     <w:rsid w:val="004D6D9F"/>
     <w:rsid w:val="004E4638"/>
     <w:rsid w:val="004F2509"/>
     <w:rsid w:val="005067EE"/>
     <w:rsid w:val="00507625"/>
     <w:rsid w:val="00516735"/>
     <w:rsid w:val="00526062"/>
     <w:rsid w:val="005313B2"/>
     <w:rsid w:val="00534E89"/>
     <w:rsid w:val="00535B2C"/>
     <w:rsid w:val="00536D43"/>
     <w:rsid w:val="00545B32"/>
     <w:rsid w:val="005559FE"/>
     <w:rsid w:val="00561ED9"/>
     <w:rsid w:val="00576FD6"/>
     <w:rsid w:val="005A5FAD"/>
     <w:rsid w:val="005B25F4"/>
     <w:rsid w:val="005C3AA9"/>
     <w:rsid w:val="005D68B1"/>
     <w:rsid w:val="005E1449"/>
     <w:rsid w:val="005E339C"/>
     <w:rsid w:val="005F1DF0"/>
     <w:rsid w:val="00620635"/>
     <w:rsid w:val="00620D71"/>
+    <w:rsid w:val="00625467"/>
     <w:rsid w:val="006449F0"/>
     <w:rsid w:val="00647BC3"/>
     <w:rsid w:val="00650E35"/>
     <w:rsid w:val="00651394"/>
     <w:rsid w:val="00661490"/>
     <w:rsid w:val="006702E5"/>
     <w:rsid w:val="006718CD"/>
     <w:rsid w:val="00673A7B"/>
     <w:rsid w:val="00676CF2"/>
     <w:rsid w:val="00692393"/>
     <w:rsid w:val="006A6CEC"/>
     <w:rsid w:val="006A7CB6"/>
     <w:rsid w:val="006B118D"/>
     <w:rsid w:val="006B281C"/>
     <w:rsid w:val="006B5770"/>
     <w:rsid w:val="006B5D37"/>
     <w:rsid w:val="006C02B8"/>
     <w:rsid w:val="006E0761"/>
     <w:rsid w:val="006E17E1"/>
     <w:rsid w:val="006E46C8"/>
     <w:rsid w:val="006E5CB3"/>
     <w:rsid w:val="0070389B"/>
     <w:rsid w:val="00715ADB"/>
     <w:rsid w:val="00717805"/>
     <w:rsid w:val="00726854"/>
@@ -5733,50 +5866,51 @@
     <w:rsid w:val="00A9758F"/>
     <w:rsid w:val="00AA0A68"/>
     <w:rsid w:val="00AA2A95"/>
     <w:rsid w:val="00AB7C2D"/>
     <w:rsid w:val="00AC595D"/>
     <w:rsid w:val="00AC5A47"/>
     <w:rsid w:val="00AE6F68"/>
     <w:rsid w:val="00AE72BC"/>
     <w:rsid w:val="00AF41E4"/>
     <w:rsid w:val="00B07405"/>
     <w:rsid w:val="00B105F4"/>
     <w:rsid w:val="00B119BE"/>
     <w:rsid w:val="00B2215E"/>
     <w:rsid w:val="00B23DF9"/>
     <w:rsid w:val="00B325DB"/>
     <w:rsid w:val="00B34EBF"/>
     <w:rsid w:val="00B52BD4"/>
     <w:rsid w:val="00B65B38"/>
     <w:rsid w:val="00B71204"/>
     <w:rsid w:val="00B9762A"/>
     <w:rsid w:val="00B97E6A"/>
     <w:rsid w:val="00BA09E3"/>
     <w:rsid w:val="00BA32E1"/>
     <w:rsid w:val="00BB4893"/>
     <w:rsid w:val="00BC1059"/>
+    <w:rsid w:val="00BD36E5"/>
     <w:rsid w:val="00BD65C8"/>
     <w:rsid w:val="00BE0924"/>
     <w:rsid w:val="00BE29C0"/>
     <w:rsid w:val="00C02EDC"/>
     <w:rsid w:val="00C04D0D"/>
     <w:rsid w:val="00C15B8E"/>
     <w:rsid w:val="00C16344"/>
     <w:rsid w:val="00C25374"/>
     <w:rsid w:val="00C27A85"/>
     <w:rsid w:val="00C370F7"/>
     <w:rsid w:val="00C4009A"/>
     <w:rsid w:val="00C40243"/>
     <w:rsid w:val="00C41AD6"/>
     <w:rsid w:val="00C41AF0"/>
     <w:rsid w:val="00C65685"/>
     <w:rsid w:val="00C705DD"/>
     <w:rsid w:val="00C7545E"/>
     <w:rsid w:val="00C824C8"/>
     <w:rsid w:val="00C91BBE"/>
     <w:rsid w:val="00CA2428"/>
     <w:rsid w:val="00CA70B1"/>
     <w:rsid w:val="00CB5B85"/>
     <w:rsid w:val="00CC5429"/>
     <w:rsid w:val="00CC5F55"/>
     <w:rsid w:val="00CC7616"/>
@@ -7512,51 +7646,51 @@
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="399401316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:encoding w:val="iso-8859-6"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img.mdpi.org/data/contributor-role-instruction.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/keyMapCustomizations" Target="customizations.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://img.mdpi.org/data/contributor-role-instruction.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7818,76 +7952,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>lipidology-template.dot</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>13732</Characters>
+  <Pages>6</Pages>
+  <Words>2268</Words>
+  <Characters>13931</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>262</Lines>
+  <Paragraphs>103</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Type of the Paper (Article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16108</CharactersWithSpaces>
+  <CharactersWithSpaces>16096</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Type of the Paper (Article</dc:title>
   <dc:subject/>
   <dc:creator>MDPI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e03a3e5e94b31eb387e4365aaf73540118708c9e612b07f434e4b8b69587876a</vt:lpwstr>
   </property>